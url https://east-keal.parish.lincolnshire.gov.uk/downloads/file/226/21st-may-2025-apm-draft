--- v0 (2025-10-14)
+++ v1 (2026-04-29)
@@ -2,193 +2,193 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4FDE6541" w14:textId="77777777" w:rsidR="005E385C" w:rsidRPr="005E385C" w:rsidRDefault="005E385C" w:rsidP="005E385C">
+    <w:p w14:paraId="4FDE6541" w14:textId="77777777" w:rsidR="005E385C" w:rsidRPr="00062CAA" w:rsidRDefault="005E385C" w:rsidP="005E385C">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E385C">
+      <w:r w:rsidRPr="00062CAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk182571663"/>
-      <w:r w:rsidRPr="005E385C">
+      <w:r w:rsidRPr="00062CAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
         <w:t>East Keal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DF3E6A" w14:textId="77777777" w:rsidR="005E385C" w:rsidRPr="005E385C" w:rsidRDefault="005E385C" w:rsidP="005E385C">
+    <w:p w14:paraId="21DF3E6A" w14:textId="77777777" w:rsidR="005E385C" w:rsidRPr="00062CAA" w:rsidRDefault="005E385C" w:rsidP="005E385C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E385C">
-[...2 lines deleted...]
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:r w:rsidRPr="00062CAA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
         <w:t>Annual Parish Meeting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C6A2D25" w14:textId="77777777" w:rsidR="005E385C" w:rsidRPr="005E385C" w:rsidRDefault="005E385C" w:rsidP="005E385C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6052A69A" w14:textId="6E01AE42" w:rsidR="005E385C" w:rsidRDefault="0065259D" w:rsidP="005E385C">
+    <w:p w14:paraId="0EBB0A18" w14:textId="77777777" w:rsidR="00F90E23" w:rsidRDefault="0065259D" w:rsidP="005E385C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -206,116 +206,181 @@
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve">Minutes of </w:t>
       </w:r>
       <w:r w:rsidR="005E385C" w:rsidRPr="005E385C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve">Wednesday 21st May at the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005E385C">
+        <w:t xml:space="preserve">Wednesday 21st May </w:t>
+      </w:r>
+      <w:r w:rsidR="00F90E23">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>Keal’s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E385C" w:rsidRPr="005E385C">
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6052A69A" w14:textId="60C55E2F" w:rsidR="005E385C" w:rsidRDefault="005E385C" w:rsidP="005E385C">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve"> Village Hall</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E385C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
+        <w:t xml:space="preserve">at the </w:t>
+      </w:r>
+      <w:r w:rsidR="0065259D" w:rsidRPr="005E385C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:schemeClr w14:val="dk1">
+              <w14:alpha w14:val="60000"/>
+            </w14:schemeClr>
+          </w14:shadow>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>Keal’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E385C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:schemeClr w14:val="dk1">
+              <w14:alpha w14:val="60000"/>
+            </w14:schemeClr>
+          </w14:shadow>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve"> Village Hall</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD0E518" w14:textId="77777777" w:rsidR="0065259D" w:rsidRPr="005E385C" w:rsidRDefault="0065259D" w:rsidP="005E385C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:schemeClr w14:val="dk1">
+              <w14:alpha w14:val="60000"/>
+            </w14:schemeClr>
+          </w14:shadow>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05E86EFA" w14:textId="23F03764" w:rsidR="005E385C" w:rsidRPr="005E385C" w:rsidRDefault="0065259D" w:rsidP="005E385C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -848,51 +913,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– this club has over 60 members – it has speakers, days out and a few parties. There is a plant sale 29</w:t>
       </w:r>
       <w:r w:rsidR="00717E52" w:rsidRPr="00717E52">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00717E52" w:rsidRPr="00717E52">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> June 2 – 4pm with a 60’s theme with proceeds to Garden Club/St Helens along with an art exhibition from Art Group.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25AB8806" w14:textId="130AF89A" w:rsidR="005E385C" w:rsidRPr="005E385C" w:rsidRDefault="005E385C" w:rsidP="005E385C">
+    <w:p w14:paraId="25AB8806" w14:textId="130AF89A" w:rsidR="005E385C" w:rsidRDefault="005E385C" w:rsidP="005E385C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E385C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Wildlife Group</w:t>
       </w:r>
       <w:r w:rsidR="00717E52">
         <w:rPr>
@@ -925,50 +990,116 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ny of house martins in Fen Lane. Red Kite, Hawks and Buzzards have been seen but no signs of breeding.  Several breeds of deer, grey squirrels, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00717E52" w:rsidRPr="005A369C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>weazels</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00717E52" w:rsidRPr="005A369C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and stouts have been seen.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="233DE287" w14:textId="77777777" w:rsidR="00062CAA" w:rsidRDefault="00062CAA" w:rsidP="00062CAA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="566ADEFE" w14:textId="77777777" w:rsidR="00062CAA" w:rsidRDefault="00062CAA" w:rsidP="00062CAA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CBB9E79" w14:textId="77777777" w:rsidR="00062CAA" w:rsidRDefault="00062CAA" w:rsidP="00062CAA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56B45D79" w14:textId="77777777" w:rsidR="00062CAA" w:rsidRDefault="00062CAA" w:rsidP="00062CAA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C5EBD0" w14:textId="77777777" w:rsidR="00062CAA" w:rsidRDefault="00062CAA" w:rsidP="00062CAA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A8F887" w14:textId="77777777" w:rsidR="00062CAA" w:rsidRPr="005E385C" w:rsidRDefault="00062CAA" w:rsidP="00062CAA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="408E0E52" w14:textId="6F9D7ED4" w:rsidR="005E385C" w:rsidRPr="005E385C" w:rsidRDefault="005E385C" w:rsidP="005E385C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E385C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Friends of St Helen’s Church</w:t>
       </w:r>
       <w:r w:rsidR="00717E52">
@@ -1075,51 +1206,50 @@
     </w:p>
     <w:p w14:paraId="24C825D9" w14:textId="2F65258D" w:rsidR="005E385C" w:rsidRPr="005A369C" w:rsidRDefault="005E385C" w:rsidP="005A369C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A369C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The Keal’s Village Hall Committee</w:t>
       </w:r>
       <w:r w:rsidR="005A369C" w:rsidRPr="005A369C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A369C" w:rsidRPr="005A369C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">– keeping costs low by being eco friendly LED lighting used and heat pump was installed in April using £7.5k from a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005A369C" w:rsidRPr="005A369C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -1302,54 +1432,55 @@
       <w:r w:rsidR="0000009C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">went out unfortunately there wasn’t a great response – probably 20 odd back – hopefully that means that most of the community are relatively happy with what we are doing. There’s been a lot of change everywhere with the new Labour Government and the sweeping results for Reform in the recent Lincolnshire County Council elections.  Currently we are two councillors down – so we are working with five out of a possible seven councillors – if anyone would like to join us please email the Clerk – she will </w:t>
       </w:r>
       <w:r w:rsidR="00B46A7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">be pleased to send you  an application form </w:t>
       </w:r>
       <w:r w:rsidR="0000009C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00B46A7E" w:rsidRPr="007043D8">
+        <w:r w:rsidR="00B46A7E" w:rsidRPr="00062CAA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>clerk@eastkealparishcouncil.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0000009C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B46A7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – we are a friendly group</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk197078606"/>
       <w:r w:rsidR="00381152">
         <w:rPr>
@@ -1655,58 +1786,58 @@
         <w:spacing w:after="160"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00381152" w:rsidSect="00AF136B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="510" w:right="1440" w:bottom="142" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23C37C84" w14:textId="77777777" w:rsidR="00C125E9" w:rsidRDefault="00C125E9" w:rsidP="00751D75">
+    <w:p w14:paraId="543BCEE9" w14:textId="77777777" w:rsidR="00514252" w:rsidRDefault="00514252" w:rsidP="00751D75">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="357EBE40" w14:textId="77777777" w:rsidR="00C125E9" w:rsidRDefault="00C125E9" w:rsidP="00751D75">
+    <w:p w14:paraId="0D65E6B0" w14:textId="77777777" w:rsidR="00514252" w:rsidRDefault="00514252" w:rsidP="00751D75">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1735,58 +1866,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Berlin Sans FB">
     <w:panose1 w:val="020E0602020502020306"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03DF9B29" w14:textId="77777777" w:rsidR="00C125E9" w:rsidRDefault="00C125E9" w:rsidP="00751D75">
+    <w:p w14:paraId="787F2D73" w14:textId="77777777" w:rsidR="00514252" w:rsidRDefault="00514252" w:rsidP="00751D75">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="023CB69A" w14:textId="77777777" w:rsidR="00C125E9" w:rsidRDefault="00C125E9" w:rsidP="00751D75">
+    <w:p w14:paraId="057BED81" w14:textId="77777777" w:rsidR="00514252" w:rsidRDefault="00514252" w:rsidP="00751D75">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E0E7411"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="181C654C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -2939,157 +3070,162 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1580484930">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="318777725">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1391424128">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="301662434">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1880555521">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2009402443">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00167A1D"/>
     <w:rsid w:val="0000009C"/>
+    <w:rsid w:val="00062CAA"/>
     <w:rsid w:val="00077F4A"/>
     <w:rsid w:val="000F2E58"/>
     <w:rsid w:val="00127E42"/>
     <w:rsid w:val="00163B51"/>
     <w:rsid w:val="00167A1D"/>
     <w:rsid w:val="00175C9C"/>
     <w:rsid w:val="00230989"/>
     <w:rsid w:val="0029594A"/>
     <w:rsid w:val="002C12D6"/>
     <w:rsid w:val="002D1508"/>
     <w:rsid w:val="002E42D0"/>
     <w:rsid w:val="003522B1"/>
     <w:rsid w:val="0036276A"/>
     <w:rsid w:val="00364C8B"/>
     <w:rsid w:val="00381152"/>
     <w:rsid w:val="003A29C8"/>
     <w:rsid w:val="004A2354"/>
     <w:rsid w:val="00513C18"/>
+    <w:rsid w:val="00514252"/>
     <w:rsid w:val="00546092"/>
     <w:rsid w:val="00562687"/>
     <w:rsid w:val="0056417A"/>
     <w:rsid w:val="00581D20"/>
     <w:rsid w:val="005A369C"/>
     <w:rsid w:val="005D238A"/>
     <w:rsid w:val="005D2F55"/>
     <w:rsid w:val="005E385C"/>
     <w:rsid w:val="005E4C90"/>
     <w:rsid w:val="0064745F"/>
     <w:rsid w:val="0065259D"/>
     <w:rsid w:val="006669D6"/>
     <w:rsid w:val="006962DB"/>
     <w:rsid w:val="006D4C8A"/>
     <w:rsid w:val="006E4DCD"/>
     <w:rsid w:val="006F5B99"/>
     <w:rsid w:val="00705694"/>
     <w:rsid w:val="00717E52"/>
     <w:rsid w:val="00751D75"/>
     <w:rsid w:val="007579DE"/>
     <w:rsid w:val="007A2909"/>
     <w:rsid w:val="007A5BE9"/>
     <w:rsid w:val="007F0C21"/>
     <w:rsid w:val="00812CEF"/>
     <w:rsid w:val="00875174"/>
     <w:rsid w:val="008A0437"/>
     <w:rsid w:val="008B159D"/>
+    <w:rsid w:val="0090269E"/>
     <w:rsid w:val="00911C96"/>
     <w:rsid w:val="00933AC3"/>
     <w:rsid w:val="00951CA2"/>
     <w:rsid w:val="0098487B"/>
     <w:rsid w:val="00A764EC"/>
     <w:rsid w:val="00AA3BEA"/>
     <w:rsid w:val="00AA5A9F"/>
     <w:rsid w:val="00AC19E4"/>
     <w:rsid w:val="00AF136B"/>
     <w:rsid w:val="00B04C40"/>
     <w:rsid w:val="00B15223"/>
     <w:rsid w:val="00B228FC"/>
     <w:rsid w:val="00B46A7E"/>
     <w:rsid w:val="00BD1D5C"/>
     <w:rsid w:val="00C125E9"/>
     <w:rsid w:val="00C209A4"/>
     <w:rsid w:val="00C41301"/>
     <w:rsid w:val="00C46238"/>
     <w:rsid w:val="00C57EA6"/>
     <w:rsid w:val="00CA383C"/>
     <w:rsid w:val="00CC6DCB"/>
     <w:rsid w:val="00CD6E4B"/>
     <w:rsid w:val="00D075A6"/>
     <w:rsid w:val="00D70ADF"/>
     <w:rsid w:val="00D876B4"/>
     <w:rsid w:val="00DE077F"/>
     <w:rsid w:val="00DE11DA"/>
     <w:rsid w:val="00E13A87"/>
     <w:rsid w:val="00E743F5"/>
     <w:rsid w:val="00EA46F8"/>
     <w:rsid w:val="00F067D8"/>
     <w:rsid w:val="00F427B3"/>
     <w:rsid w:val="00F5682E"/>
     <w:rsid w:val="00F569D3"/>
     <w:rsid w:val="00F742B5"/>
     <w:rsid w:val="00F75908"/>
+    <w:rsid w:val="00F90E23"/>
     <w:rsid w:val="00FD7514"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -4456,70 +4592,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>722</Words>
-  <Characters>4122</Characters>
+  <Words>724</Words>
+  <Characters>4131</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4835</CharactersWithSpaces>
+  <CharactersWithSpaces>4846</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>